--- v0 (2026-02-09)
+++ v1 (2026-04-20)
@@ -54,372 +54,372 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Marcio Costa</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/234/indicacao_001.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/234/indicacao_001.pdf</t>
   </si>
   <si>
     <t>Sugerindo-lhe diligencias e providências a fim de que o Município de São Valério seja contemplado com a instalação de um Colégio Militar.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>MAP</t>
   </si>
   <si>
     <t>Moção de Aplausos</t>
   </si>
   <si>
     <t>Felipe Lopes</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/244/mocao_de_aplausos-2022..pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/244/mocao_de_aplausos-2022..pdf</t>
   </si>
   <si>
     <t>Moção de aplauso ao Padre Marcos Rabelo Campos.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/243/projeto_de_decreto_no_001.2022..pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/243/projeto_de_decreto_no_001.2022..pdf</t>
   </si>
   <si>
     <t>Fixa valores das diárias de Vereadores e Servidores da Câmara Municipal de Vereadores e dá outras providências.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>PLO-E</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Executivo</t>
   </si>
   <si>
     <t>Olímpio dos Santos Arraes</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/235/projeto_de_lei_no_001.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/235/projeto_de_lei_no_001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação de Servidores por tempo determinado para atender á necessidade temporária de excepcional interesse público, nos termos do Inciso IX do Art. 37 da Constituição Federal e dá outra providências.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/246/projeto_no_005.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/246/projeto_no_005.pdf</t>
   </si>
   <si>
     <t>Autoriza a Fazenda Pública Municipal a efetuar o Parcelamento de Créditos Tributários vencidos e conceder descontos, para fins de sua quitação e dá outras providências.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/241/projeto_de_lei_n_o_007.2022..pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/241/projeto_de_lei_n_o_007.2022..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Reestruturação e Regulamentação do Sistema Municipal de Educação de São Valério/TO e dá outras previdências.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/242/projeto_de_lei_no_008.2022..pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/242/projeto_de_lei_no_008.2022..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Restruturação do Conselho Municipal de Educação (CME), e dá outras providências.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/251/projeto_de_lei_no_009..pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/251/projeto_de_lei_no_009..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação e concessão de diárias no âmbito do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/247/projeto_no_010.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/247/projeto_no_010.pdf</t>
   </si>
   <si>
     <t>Cria Cargos e Autoriza Contratação de Servidores temporários para execução do Programa Criança Feliz e dá outras providências.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/248/projeto_no_011.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/248/projeto_no_011.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito adicional Suplementar na forma aqui mencionada, nos termos orçamentários do Município de São Valério -TO e dá outras providências.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/249/projeto_no_012.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/249/projeto_no_012.pdf</t>
   </si>
   <si>
     <t>Estabelece o vencimento inicial dos Agentes Comunitários de Saúde - ACS e dos Agentes de Combate ás Endemias - ACE integrantes do quadro permanente do Serviço Público Municipal, nos termos da Emenda Constitucional nº 120, de 5 de maio de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/256/projeto_de_lei_no_013.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/256/projeto_de_lei_no_013.pdf</t>
   </si>
   <si>
     <t>Autoriza o pagamento de despesas de exercícios anteriores do Município de São Valério - TO e dá outras providências.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/252/projeto_de_lei_no_014.2022.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/252/projeto_de_lei_no_014.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o processo de Instituição da Gestão Democrática e Seleção para a função de Diretor/Vice-Diretor das Escolas Municipais da Educação Básica da Rede Pública Municipal de São Valério -TO, e dá outras providências.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/264/projeto_de_lei_no_015.2022_completo_compressed.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/264/projeto_de_lei_no_015.2022_completo_compressed.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Gerais para a elaboração da Lei Orçamentaria de 2023 (Ano Referencia de 2022) e dá outras providências.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/265/projeto_de__lei_no_016.2022._compressed.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/265/projeto_de__lei_no_016.2022._compressed.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Orçamento Anual do Município de São Valério, para o exercício financeiro de 2023.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/245/projeto_de_resolucao_no_001.2022..pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/245/projeto_de_resolucao_no_001.2022..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Revisão Geral Anual dos Subsídios dos Vereadores e Remuneração dos Servidores Públicos do Poder Legislativo da Câmara Municipal de São Valério e dá outras providencias.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Solimar Mendonça</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/232/requerimento_solimar.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/232/requerimento_solimar.pdf</t>
   </si>
   <si>
     <t>Solicitando informações a Secretaria de Educação a Sr.ª Maria Nelcilene  sobre o saldo do rateio do FUNDEB de 2021.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/233/requerimento_felipe.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/233/requerimento_felipe.pdf</t>
   </si>
   <si>
     <t>Requerer que seja solicitado aquisição de Equipamentos de Proteção Individual - IPI, para os Garis.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/236/requerimento_felipe-02.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/236/requerimento_felipe-02.pdf</t>
   </si>
   <si>
     <t>Solicitação de Concurso Público para os Servidores Públicos do quadro geral de São Valério -TO, especificamente para os da Guarda Municipal.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/238/requerimento_felipe_-_03.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/238/requerimento_felipe_-_03.pdf</t>
   </si>
   <si>
     <t>Solicitando a aprovação do Estatuto da Guarda Municipal.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/239/requerimento_solimar.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/239/requerimento_solimar.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja viabilizado junto a ENERGISA a extensão da Rede de Energia Elétrica, para o Setor Piauí também conhecido por Aza Dura.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/240/requerimento_felipe.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/240/requerimento_felipe.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja construído a construção de um Parque Infantil na Escola Municipal Getúlio Vargas, e outro para atender a Comunidade de forma geral.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/250/requerimento_felipe.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/250/requerimento_felipe.pdf</t>
   </si>
   <si>
     <t>Solicitando implantações de Lixeiras Públicas nas Ruas e Avenidas do Município.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/253/requerimento_marcio_01.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/253/requerimento_marcio_01.pdf</t>
   </si>
   <si>
     <t>Solicitação  da reinstalação da Rede de Energia Elétrica do Ginásio de Esporte da Escola Municipal Getúlio Vargas.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/254/requerimento_marcio_02.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/254/requerimento_marcio_02.pdf</t>
   </si>
   <si>
     <t>Solicitação de instalações de Sinal da TV Anhanguera filiada a Rede Globo no Município de São Valério-TO.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>Gleysiani Castro</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/257/gleysiani_01.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/257/gleysiani_01.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizado a Operação de Tapa-Buracos no Município.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/258/requerimento_solimar_03.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/258/requerimento_solimar_03.pdf</t>
   </si>
   <si>
     <t>Solicitação de reparos na Iluminação Pública no Distrito de Serranópolis.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -726,68 +726,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/234/indicacao_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/244/mocao_de_aplausos-2022..pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/243/projeto_de_decreto_no_001.2022..pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/235/projeto_de_lei_no_001.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/246/projeto_no_005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/241/projeto_de_lei_n_o_007.2022..pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/242/projeto_de_lei_no_008.2022..pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/251/projeto_de_lei_no_009..pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/247/projeto_no_010.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/248/projeto_no_011.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/249/projeto_no_012.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/256/projeto_de_lei_no_013.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/252/projeto_de_lei_no_014.2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/264/projeto_de_lei_no_015.2022_completo_compressed.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/265/projeto_de__lei_no_016.2022._compressed.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/245/projeto_de_resolucao_no_001.2022..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/232/requerimento_solimar.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/233/requerimento_felipe.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/236/requerimento_felipe-02.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/238/requerimento_felipe_-_03.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/239/requerimento_solimar.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/240/requerimento_felipe.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/250/requerimento_felipe.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/253/requerimento_marcio_01.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/254/requerimento_marcio_02.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/257/gleysiani_01.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/258/requerimento_solimar_03.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/234/indicacao_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/244/mocao_de_aplausos-2022..pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/243/projeto_de_decreto_no_001.2022..pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/235/projeto_de_lei_no_001.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/246/projeto_no_005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/241/projeto_de_lei_n_o_007.2022..pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/242/projeto_de_lei_no_008.2022..pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/251/projeto_de_lei_no_009..pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/247/projeto_no_010.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/248/projeto_no_011.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/249/projeto_no_012.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/256/projeto_de_lei_no_013.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/252/projeto_de_lei_no_014.2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/264/projeto_de_lei_no_015.2022_completo_compressed.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/265/projeto_de__lei_no_016.2022._compressed.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/245/projeto_de_resolucao_no_001.2022..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/232/requerimento_solimar.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/233/requerimento_felipe.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/236/requerimento_felipe-02.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/238/requerimento_felipe_-_03.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/239/requerimento_solimar.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/240/requerimento_felipe.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/250/requerimento_felipe.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/253/requerimento_marcio_01.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/254/requerimento_marcio_02.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/257/gleysiani_01.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2022/258/requerimento_solimar_03.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="134" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="133.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="246.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>