--- v0 (2025-12-11)
+++ v1 (2026-04-20)
@@ -54,793 +54,793 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO-E</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Executivo</t>
   </si>
   <si>
     <t>Olímpio dos Santos Arraes</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/171/projeto_no_001.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/171/projeto_no_001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Contratação de Servidores por tempo determinado, para atender á necessidade temporária de excepcional interesse Público, nos termos do Inciso IX do Art. 37 da Constituição Federal e dá outras providências.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/219/projeto_de_lei_no_002.2021.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/219/projeto_de_lei_no_002.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização de remuneração dos Cargos do nível DAS - III na Lei 914/2020, na estrutura administrativa do Munícipio de São Valério -TO e dá outras providências. ***Rejeitado***</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/220/projeto_de_lei_no003.2021.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/220/projeto_de_lei_no003.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a Fazenda Pública Municipal a conciliar, transigir e celebrar acordos em processos administrativos ou judiciais e dá outras providências. ***Rejeitado***</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/172/projeto_no_004.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/172/projeto_no_004.pdf</t>
   </si>
   <si>
     <t>" Dispões sobre a criação de 01 (um) Cargo em Comissão de Pregoeiro na estrutura administrativa do Munícipio de São Valério -TO e dá outras providências".</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/196/projeto_de_lei_no_005.2021.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/196/projeto_de_lei_no_005.2021.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre a criação do Diário Oficial Eletrônico do Munícipio de São Valério -TO e dá outras providências".</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/217/projeto_de_lei_006.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/217/projeto_de_lei_006.pdf</t>
   </si>
   <si>
     <t>Promove alterações de Metas e estratégias do PME - Plano Municipal de Educação do Município de Educação do Município de São Valério para o decênio 2015 - 2025 e dá providências.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/197/ccf24062021_0001.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/197/ccf24062021_0001.pdf</t>
   </si>
   <si>
     <t>" Institui o Programa de Recuperação Fiscal- RIFIS, no Município de São Valério -TO e dá outras providências".</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/202/projeto_no009.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/202/projeto_no009.pdf</t>
   </si>
   <si>
     <t>" Altera o I do § 4º da Lei Municipal Nº 931/2021 que instituiu o Programa de Recuperação Fiscal - REFIS 2021, no Município de São Valério -TO e dá outras providencias".</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/203/projeto_no_010.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/203/projeto_no_010.pdf</t>
   </si>
   <si>
     <t>" Concede Título de Cidadão Honorifico de São Valério -TO e dá outras providencias".</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/216/projeto_de_lei_no_011.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/216/projeto_de_lei_no_011.pdf</t>
   </si>
   <si>
     <t>Denomina Clemilson Costa Azevedo, o Prédio do Auditório do Fundo Municipal de Saúde, e dá outras providências.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/229/plano_plurianual_2022-2025_compressed.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/229/plano_plurianual_2022-2025_compressed.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o período de 2022/2025 e dá outras providências.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/230/ldo_compressed.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/230/ldo_compressed.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Gerais para a elaboração da Lei Orçamentária de 2022 (Ano Referencia de 2021) e dá outras providências.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/231/projeto_d_lei_orcamentaria_2022_compressed.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/231/projeto_d_lei_orcamentaria_2022_compressed.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Orçamento Anual do Município de São Valério, para o exercício financeiro de 2022.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Aldeman</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/165/aldeman.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/165/aldeman.pdf</t>
   </si>
   <si>
     <t>Requerer do Sr. Executivo, que seja solicitado uma Patrol uma (1) vez por mês nas estradas que dão acesso ao Garimpo Rodo Lita.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>Solimar Mendonça</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/166/solimar.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/166/solimar.pdf</t>
   </si>
   <si>
     <t>Solicitação de uma legalização e estrutura/cerca para manutenção do cemitério do Distrito de Serranópolis.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>Marcio Costa</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/167/marcio.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/167/marcio.pdf</t>
   </si>
   <si>
     <t>Solicitação de limpeza e manutenção da via que dá acesso ao Lixão do Município de São Valério -TO.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>Felipe Lopes</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/168/felipe.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/168/felipe.pdf</t>
   </si>
   <si>
     <t>Solicitação da construção de um Portal na entrada e na saída do Munícipio de São Valério -TO.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/169/solimar_02.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/169/solimar_02.pdf</t>
   </si>
   <si>
     <t>Solicitação de providências acerca de: Manutenção, Alinhamento e Reabertura da Rua das Bananeiras no Distrito de Serranópolis.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/170/solimar_03.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/170/solimar_03.pdf</t>
   </si>
   <si>
     <t>Solicitação de providências acerca de : Manutenção do telhado e limpeza externa do Posto de Saúde do Distrito de Serranópolis.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Juraci da Chácara</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/173/requerimento_no_01.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/173/requerimento_no_01.pdf</t>
   </si>
   <si>
     <t>" Solicitação da Construção de uma Praça em frente á igreja no Distrito de Ápinajé.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/174/requerimento_solimar.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/174/requerimento_solimar.pdf</t>
   </si>
   <si>
     <t>Solicitando detalhamento e explicações, referentes ao Cronograma de Vacinação contra o Covid-19 deste Município.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/175/requerimento_felipe.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/175/requerimento_felipe.pdf</t>
   </si>
   <si>
     <t>" Solicitando a realização de uma Capela no Cemitério Local do Município.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/176/requerimento_juraci.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/176/requerimento_juraci.pdf</t>
   </si>
   <si>
     <t>" Solicitando que os Maquinários da Prefeitura Municipal, permaneçam no Almoxarifado aos finais de semana.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/178/requerimento_aldeman.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/178/requerimento_aldeman.pdf</t>
   </si>
   <si>
     <t>" Solicitando que seja realizado Manutenções de iluminação dos Postes da Zona Rural e Urbana do Município.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>Alan da Oficina</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/179/requerimento_alan.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/179/requerimento_alan.pdf</t>
   </si>
   <si>
     <t>" Solicitando que institua e conceda  Gratificação Adicional Temporária aos Profissionais de Saúde, que atuam na linha direta e indiretamente no combate ao enfrentamento da Pandemia.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/180/requerimento_marcio.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/180/requerimento_marcio.pdf</t>
   </si>
   <si>
     <t>" Solicitando a realização dos Serviços de Tapa buracos, das Ruas e Avenidas do Município.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/181/requerimento_aldeman.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/181/requerimento_aldeman.pdf</t>
   </si>
   <si>
     <t>" Solicitando a realização de manutenção e limpeza na área do Ginásio de Esporte do Munícipio perto da Represa".</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/183/felipe_004.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/183/felipe_004.pdf</t>
   </si>
   <si>
     <t>Requerendo a solicitação da construção de 2 dois Quebra-molas na Avenida Rio Grande do Sul.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/184/marcio_003.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/184/marcio_003.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja instalado Refletores na Quadra Esportiva no Distrito de Apinajé.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/185/marcio_004.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/185/marcio_004.pdf</t>
   </si>
   <si>
     <t>Requerendo ao Chefe do Poder Executivo a realização de aberturas de Ruas no Setor conhecido com (Asa-Norte) localizado após o Setor São José.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>André da Oficina</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/186/wanderson_001.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/186/wanderson_001.pdf</t>
   </si>
   <si>
     <t>Requerendo a disponibilização de um espaço apto e adequado, para a construção de pista de treinamento (manobras) e evento voltados ao ramo Ciclístico (moto show e semelhantes.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/187/wanderson_002.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/187/wanderson_002.pdf</t>
   </si>
   <si>
     <t>Requerendo ao Chefe do Poder Executivo a realização de uma Praça em frente á Igreja Católica localizado no Distrito de Apinajé.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/188/felipe_005.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/188/felipe_005.pdf</t>
   </si>
   <si>
     <t>Solicitação de Cursos Profissionalizantes para o Município, na área da Estética, Saúde e em Podologia.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/189/juraci_003.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/189/juraci_003.pdf</t>
   </si>
   <si>
     <t>Solicitação da construção  de uma Ponte que dá acesso ao Corgo Tucum, localizada entre a Fazenda Cocó e a Fazenda Torno da Lua.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/190/aldeman_004.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/190/aldeman_004.pdf</t>
   </si>
   <si>
     <t>Requerendo ao Chefe do Poder Executivo, solicitando que a Patrol  patrole uma vez por mês a estrada que dá acesso ao Garimpo Rodolita.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/191/aldeman_005.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/191/aldeman_005.pdf</t>
   </si>
   <si>
     <t>Requerendo que seja realizado Cursos Profissionalizantes ao Município de Maquinas, Patrol, Retroescavadeira, PC, Pá Carregadeira, Trator Agrícola moderno com GPS, e Colhedeira com GPS.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/192/aldeman_006.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/192/aldeman_006.pdf</t>
   </si>
   <si>
     <t>Requerendo ao Chefe do Poder Executivo, solicitando que os Veículos Públicos fiquem no local de Trabalho.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/193/aldeman_007.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/193/aldeman_007.pdf</t>
   </si>
   <si>
     <t>Solicitando uma sinalização nos Quebra-molas com placas e faixas amarelas nas Ruas do Município,  para a compreensão dos Moradores e Empresários  _x000D_
  que utilizem matérias de construção nas pistas.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/194/aldeman_008.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/194/aldeman_008.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Chefe do Poder Executivo, a realização de Uniformes dos Garis.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/195/aldeman_009.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/195/aldeman_009.pdf</t>
   </si>
   <si>
     <t>Requerendo a disponibilização das Vacinas contra o Covid-19, também aos funcionários  de Farmácias e Dentistas particulares, e Hipertensos.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Maurício Gonzaga</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/198/mauricio_001.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/198/mauricio_001.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja disponibilizado serviços de pronto atendimento através do Caminhão Pipa, para o abastecimento de Água potável para os Munícipes que residem na área da Zona Rural e Urbana do Município.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/199/mauricio_002.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/199/mauricio_002.pdf</t>
   </si>
   <si>
     <t>Solicitando a disponibilidade e realização da reforma da Quadra Esportiva do Distrito de Serranópolis.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/200/solimar_005.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/200/solimar_005.pdf</t>
   </si>
   <si>
     <t>" Requerendo que seja construído uma nova Ponte no Córrego Lage, localizada na estrada que liga o Distrito de Serranópolis a TO- 280.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/201/solimar_006.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/201/solimar_006.pdf</t>
   </si>
   <si>
     <t>" Requerendo que seja disponibilizado uma Ambulância para o Distrito de Serranópolis.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Gleysiani Castro</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/204/requ._gleysiani.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/204/requ._gleysiani.pdf</t>
   </si>
   <si>
     <t>" Requerendo a solicitação de uma Enfermeira em tempo integral e ampliação do Posto de Saúde no Distrito de Apinajé.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/205/solimar_no_007.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/205/solimar_no_007.pdf</t>
   </si>
   <si>
     <t>Solicitando -lhe providências a cerca de reforma da Ponte no Córrego Rocinha, localizada na divisa do Município de São Valério com o Município de Natividade , a Estrada que liga o Distrito de Serranópolis a TO -280.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/206/solimar_no_008.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/206/solimar_no_008.pdf</t>
   </si>
   <si>
     <t>Soltando-lhe providências a cerca de envio de uma Máquina Retroescavadeira para abertura e recuperação de Cacimbas na Região do Distrito de Serranópolis.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/207/solimar_no_009.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/207/solimar_no_009.pdf</t>
   </si>
   <si>
     <t>Solicitando-lhe providências acerca de instalação de rede de internet sem fio (wi-fi), nas Escolas Municipais: Castelo Branco e Juscelino Kubitscheck de Oliveira, localizada nos Distritos de Serranópolis e Apinajé.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/208/requerimento_aldeman.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/208/requerimento_aldeman.pdf</t>
   </si>
   <si>
     <t>Requerendo que seja tomado medidas de vigor á utilização de Carros com alta potência sonora em Avenidas, Residências e aos anúncios Comerciais acima do limite permitido.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/210/mauricio.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/210/mauricio.pdf</t>
   </si>
   <si>
     <t>Solicitação de 1 (uma) Maquina Retroescavadeira e 1 (uma) Caçamba para o Distrito de Serranópolis.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/211/marcio.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/211/marcio.pdf</t>
   </si>
   <si>
     <t>Solicitando a retomada da Obra da Construção da Ponte sobre o Córrego Formigueiro.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/212/felipe.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/212/felipe.pdf</t>
   </si>
   <si>
     <t>Solicitação de Arborização Urbana e a Revitalização das Calçadas do Município.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/213/aldeman.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/213/aldeman.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja disponibilizando um transporte diário aos Estudantes Universitários do Munícipio com destino a Gurupi -TO.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/214/aldeman_e_solimar.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/214/aldeman_e_solimar.pdf</t>
   </si>
   <si>
     <t>Solicitando a disponibilização das cópias das Plantas baixas/mapas da Cidade de São Valério, Distrito de Apinajé e Serranópolis.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/215/requerimento_n001-2021_alan.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/215/requerimento_n001-2021_alan.pdf</t>
   </si>
   <si>
     <t>" Requerendo que seja realizado medidas de providências com Placas, Faixas, Pinturas com sinalizações de Aviso nas Ruas e Avenidas com Quebra-Molas do Munícipio.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/221/requerimento_aldeman.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/221/requerimento_aldeman.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizado construção de uma Ponte que da acesso as Fazendas e Chácaras: Córrego Guerra localizada na Fazenda Bispo, Fazenda Cacique, Chácara Dama de Ouro, Fazenda do Sr. Vilarino, Fazenda do Sr. Valdir Sobrinho, e Fazenda Taboquinho.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/222/solimar_no_10.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/222/solimar_no_10.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Prefeitura Municipal esclareça á Câmara sobre providências e andamento dos processos de regularização de imóveis do Loteamento São José.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/223/solimar_no_11.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/223/solimar_no_11.pdf</t>
   </si>
   <si>
     <t>Solicitando providências acerca de: INSTALAÇÃO DE LIXEIRAS NAS VIAS PÚBLICAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/224/requerimento_solimar.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/224/requerimento_solimar.pdf</t>
   </si>
   <si>
     <t>Solicitando-lhe providências acerca de: Reforma do Centro Comunitário do Distrito de Serranópolis.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/225/solimar.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/225/solimar.pdf</t>
   </si>
   <si>
     <t>Solicitando-lhe ao Poder Executivo informações sobre á Empresa Terceirizada responsável pelos os pagamentos dos Servidores Municipais.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/226/requerimento_juraci.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/226/requerimento_juraci.pdf</t>
   </si>
   <si>
     <t>Solicitando a delimitação de até 1(um) Alqueire Mecanizado por Propriedade Rural no Município.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/227/requerimento_felipe.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/227/requerimento_felipe.pdf</t>
   </si>
   <si>
     <t>Solicitação urgente de providencias, em prol ao combate do Mosquito da Dengue no Munícipio.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/228/requerimento_aldeman.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/228/requerimento_aldeman.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam tomadas as devidas medidas cabíveis, aos Funcionários que não são habilitados, e estão dirigindo os veículos Públicos.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1147,68 +1147,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/171/projeto_no_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/219/projeto_de_lei_no_002.2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/220/projeto_de_lei_no003.2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/172/projeto_no_004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/196/projeto_de_lei_no_005.2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/217/projeto_de_lei_006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/197/ccf24062021_0001.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/202/projeto_no009.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/203/projeto_no_010.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/216/projeto_de_lei_no_011.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/229/plano_plurianual_2022-2025_compressed.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/230/ldo_compressed.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/231/projeto_d_lei_orcamentaria_2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/165/aldeman.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/166/solimar.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/167/marcio.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/168/felipe.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/169/solimar_02.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/170/solimar_03.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/173/requerimento_no_01.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/174/requerimento_solimar.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/175/requerimento_felipe.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/176/requerimento_juraci.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/178/requerimento_aldeman.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/179/requerimento_alan.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/180/requerimento_marcio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/181/requerimento_aldeman.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/183/felipe_004.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/184/marcio_003.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/185/marcio_004.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/186/wanderson_001.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/187/wanderson_002.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/188/felipe_005.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/189/juraci_003.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/190/aldeman_004.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/191/aldeman_005.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/192/aldeman_006.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/193/aldeman_007.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/194/aldeman_008.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/195/aldeman_009.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/198/mauricio_001.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/199/mauricio_002.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/200/solimar_005.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/201/solimar_006.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/204/requ._gleysiani.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/205/solimar_no_007.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/206/solimar_no_008.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/207/solimar_no_009.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/208/requerimento_aldeman.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/210/mauricio.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/211/marcio.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/212/felipe.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/213/aldeman.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/214/aldeman_e_solimar.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/215/requerimento_n001-2021_alan.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/221/requerimento_aldeman.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/222/solimar_no_10.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/223/solimar_no_11.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/224/requerimento_solimar.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/225/solimar.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/226/requerimento_juraci.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/227/requerimento_felipe.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/228/requerimento_aldeman.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/171/projeto_no_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/219/projeto_de_lei_no_002.2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/220/projeto_de_lei_no003.2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/172/projeto_no_004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/196/projeto_de_lei_no_005.2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/217/projeto_de_lei_006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/197/ccf24062021_0001.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/202/projeto_no009.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/203/projeto_no_010.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/216/projeto_de_lei_no_011.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/229/plano_plurianual_2022-2025_compressed.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/230/ldo_compressed.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/231/projeto_d_lei_orcamentaria_2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/165/aldeman.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/166/solimar.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/167/marcio.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/168/felipe.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/169/solimar_02.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/170/solimar_03.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/173/requerimento_no_01.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/174/requerimento_solimar.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/175/requerimento_felipe.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/176/requerimento_juraci.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/178/requerimento_aldeman.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/179/requerimento_alan.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/180/requerimento_marcio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/181/requerimento_aldeman.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/183/felipe_004.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/184/marcio_003.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/185/marcio_004.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/186/wanderson_001.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/187/wanderson_002.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/188/felipe_005.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/189/juraci_003.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/190/aldeman_004.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/191/aldeman_005.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/192/aldeman_006.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/193/aldeman_007.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/194/aldeman_008.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/195/aldeman_009.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/198/mauricio_001.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/199/mauricio_002.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/200/solimar_005.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/201/solimar_006.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/204/requ._gleysiani.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/205/solimar_no_007.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/206/solimar_no_008.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/207/solimar_no_009.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/208/requerimento_aldeman.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/210/mauricio.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/211/marcio.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/212/felipe.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/213/aldeman.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/214/aldeman_e_solimar.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/215/requerimento_n001-2021_alan.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/221/requerimento_aldeman.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/222/solimar_no_10.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/223/solimar_no_11.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/224/requerimento_solimar.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/225/solimar.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/226/requerimento_juraci.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/227/requerimento_felipe.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2021/228/requerimento_aldeman.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H64"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="129.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="128.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="230.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>