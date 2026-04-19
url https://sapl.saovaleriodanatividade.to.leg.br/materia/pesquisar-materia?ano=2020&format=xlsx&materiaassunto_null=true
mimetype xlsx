--- v0 (2026-02-09)
+++ v1 (2026-04-19)
@@ -54,285 +54,285 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO-E</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Executivo</t>
   </si>
   <si>
     <t>Olímpio dos Santos Arraes</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/146/projeto_de_lei_n_01.2020.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/146/projeto_de_lei_n_01.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Contratação por Servidores por tempo determinado para atender á necessidade temporária excepcional interesse Público, nos termos do Inciso IX do Art. 37 da Constituição Federal e dá outras providências.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/149/projeto_de_lei.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/149/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Cria cargos e autoriza contratação de Servidores temporários para execução do Programa Primeira Infância- Criança Feliz e dá outras providências.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/153/projeto_de_lei_no_03.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/153/projeto_de_lei_no_03.pdf</t>
   </si>
   <si>
     <t>" Unifica e Reestrutura o Quadro de Pessoal da Prefeitura, com níveis iguais para cargos com a mesma denominação e novos padrões/referências, cria cargos e dá outras providências."</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/154/projeto_de_lei_no_04.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/154/projeto_de_lei_no_04.pdf</t>
   </si>
   <si>
     <t>" Autoriza Dação em Pagamento de uma área de 586, 10 m² de Terreno Urbano a Senhora Estanderlina Ferreira de Cerqueira, CPF: 951.286.461 e dá outras providências."</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/157/documento81.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/157/documento81.pdf</t>
   </si>
   <si>
     <t>Autoriza a Contratação de Servidores para a Secretaria Municipal de Saúde e Viação e Obras Públicas, em caráter especial e dá outras providências."</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/158/documento82.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/158/documento82.pdf</t>
   </si>
   <si>
     <t>"Institui Gratificação Extraordinária aos Servidores da Saúde e Guardas Municipais durante a vigência do Estado de Emergência de Saúde Pública decorrente do corona vírus( COVID-19), e dá outras disposições."</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/182/projeto_de_lei_no_009-compactado.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/182/projeto_de_lei_no_009-compactado.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre o sistema Municipal de Cultura do Munícipio de São Valério -TO, e dá outras providências".</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/161/documento62.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/161/documento62.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Especial no Orçamento Vigente para incluir Contas Orçamentarias de Receita (Rubrica), de Despesa (Elemento) e Fonte de Recurso (Recurso Vinculado), no Orçamento Municipal Vigente, para Custeio das ações de apoio emergencial para o Setor Cultural.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/162/documento70.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/162/documento70.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre regulamentação e uso das verbas do PNAE 2020, para fornecimento de alimentação Escolar, decorrente da suspensão das aulas presencias devido a pandemia do corona vírus- COVID-19  e dá outras providências".</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/163/ldo_-_02.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/163/ldo_-_02.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre as Diretrizes Gerais para a elaboração da Lei Orçamentária de 2021 (Ano Referência de 2020) e dá outras providências".</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/164/loa_-_02.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/164/loa_-_02.pdf</t>
   </si>
   <si>
     <t>"Estima a Receita e fixa a Despesa  do Orçamento Anual do Munícipio de São Valério, para o exercício financeiro de 2021".</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/218/projeto_de_lei_no_015.2020.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/218/projeto_de_lei_no_015.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do Artigo 217 da Lei 726/2007 Código Tributário Municipal São Valério -TO e dá outras providências. ***Rejeitado***</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>PLO-L</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/156/projeto_legislativo.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/156/projeto_legislativo.pdf</t>
   </si>
   <si>
     <t>" Fixa o Subsídio do Prefeito, Vice- Prefeito e Secretários do Município de São Valério - TO, para a Legislatura/Exercício 2021/2024 e dá outras providências."</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Alan da Oficina</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/150/projeto_de_resolucao_001.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/150/projeto_de_resolucao_001.pdf</t>
   </si>
   <si>
     <t>Institui Auxilio-Alimentação aos Servidores Públicos da Câmara Municipal de São Valério-TO, nas condições que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/151/projeto_de_resolucao_002.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/151/projeto_de_resolucao_002.pdf</t>
   </si>
   <si>
     <t>" Regulamenta o horário de funcionamento da Câmara Municipal de São Valério-TO."</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/155/projeto_de_resolucao_no_03.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/155/projeto_de_resolucao_no_03.pdf</t>
   </si>
   <si>
     <t>" Fixa o subsídio dos Vereadores do Município de São Valério da Natividade/TO, para a Legislatura de 2021 a 2024 e dá outras providências."</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Ver. Graziela</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/147/requerimento_01.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/147/requerimento_01.pdf</t>
   </si>
   <si>
     <t>Solicitando a distribuição dos alimentos perecíveis e não perecíveis da Merenda Escolar, aos estudantes que estão matriculados na Rede Municipal de Ensino, durante o período de suspensão das aulas, decorrente da pandemia do Coronavirus- (Covid-19).</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/148/requerimento_02.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/148/requerimento_02.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Departamento Pessoal da Prefeitura Municipal, o pagamento adicional noturno e insalubridade, aos funcionários da Seção de Saúde os que atuam no período noturno, e aos que tem risco de contaminação.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>Ver. Silvonete</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/159/documento94.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/159/documento94.pdf</t>
   </si>
   <si>
     <t>" Solicitar que sejam tomadas providências urgentes, para realização de testes rápidos a toda a população do Município de São Valério -TO, para detecção do Covid-19.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>Ver. Edmerson Lopes</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/160/documento98.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/160/documento98.pdf</t>
   </si>
   <si>
     <t>" Requerer após aprovação Plenária, que seja construído uma Praça aos Foliões no Distrito de Apinajé, e denominada com o nome do saudoso Folião Teodoro Barreira de Macedo.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -639,68 +639,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/146/projeto_de_lei_n_01.2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/149/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/153/projeto_de_lei_no_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/154/projeto_de_lei_no_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/157/documento81.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/158/documento82.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/182/projeto_de_lei_no_009-compactado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/161/documento62.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/162/documento70.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/163/ldo_-_02.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/164/loa_-_02.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/218/projeto_de_lei_no_015.2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/156/projeto_legislativo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/150/projeto_de_resolucao_001.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/151/projeto_de_resolucao_002.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/155/projeto_de_resolucao_no_03.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/147/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/148/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/159/documento94.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/160/documento98.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/146/projeto_de_lei_n_01.2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/149/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/153/projeto_de_lei_no_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/154/projeto_de_lei_no_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/157/documento81.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/158/documento82.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/182/projeto_de_lei_no_009-compactado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/161/documento62.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/162/documento70.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/163/ldo_-_02.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/164/loa_-_02.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/218/projeto_de_lei_no_015.2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/156/projeto_legislativo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/150/projeto_de_resolucao_001.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/151/projeto_de_resolucao_002.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/155/projeto_de_resolucao_no_03.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/147/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/148/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/159/documento94.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/160/documento98.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="119.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="118.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="236.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>