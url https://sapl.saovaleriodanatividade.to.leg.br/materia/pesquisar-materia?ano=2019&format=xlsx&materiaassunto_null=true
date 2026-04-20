--- v0 (2025-12-13)
+++ v1 (2026-04-20)
@@ -54,444 +54,444 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO-E</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Executivo</t>
   </si>
   <si>
     <t>Olímpio dos Santos Arraes</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/121/projeto_de_lei_001.2019.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/121/projeto_de_lei_001.2019.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre a contratação de servidores por tempo determinado para atender a necessidade temporária de excepcional interesse público, nos termos do Inciso IX do Art. 37 da Constituição Federal e dá outras providências."</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/134/projeto_de_lei_no_002.2019.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/134/projeto_de_lei_no_002.2019.pdf</t>
   </si>
   <si>
     <t>" Cria Vaga Cargo Comissionado de Fiscal de Fiscal da Vigilância Sanitária na Estrutura Administrativa de Servidores Municipais e dá outras Providências."</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/141/projeto_de_lei_no_03.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/141/projeto_de_lei_no_03.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre a oferta e operacionalização do Transporte Escolar Rural e Urbano gratuito no âmbito do Município de São Valério - TO e dá outras providências."</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/142/projeto_de_lei__pccr.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/142/projeto_de_lei__pccr.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre a instituição, a implantação e a Gestão do Plano de Cargos, Carreira e Remuneração (PCCR) dos Profissionais do Magistério da Educação Escolar Básica do Município de São Valério - TO."</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/145/projeto_de_lei_n07.2019.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/145/projeto_de_lei_n07.2019.pdf</t>
   </si>
   <si>
     <t>" Autoriza a participar de Consórcio Público, aprova a Ratificação do Contrato do Consórcio Intermunicipal de Desenvolvimento dos Municípios do Centro Oeste do Tocantins - CMCO e dá outras providencias."</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/143/projeto_de_lei_no_008.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/143/projeto_de_lei_no_008.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as Diretrizes Gerais para  a elaboração da Lei Orçamentaria de 2020 (Ano Referência de 2019) e dá outras Providências."</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/144/projeto_de_lei_no_009.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/144/projeto_de_lei_no_009.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Orçamento Anual do Município de São Valério, para o Exercício Financeiro de 2020.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Ver. Graziela</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/107/req._01-19.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/107/req._01-19.pdf</t>
   </si>
   <si>
     <t>Requerer ao Excelentíssimo Prefeito Municipal , resposta sobre o Projeto de indicação de nº 02/2018.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/108/req._02-19.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/108/req._02-19.pdf</t>
   </si>
   <si>
     <t>Requerer ao Excelentíssimo Prefeito Municipal, a patrol e os demais maquinários para atender os munícipes que residem no Projeto Assentamento Progresso II.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/110/req._03-19.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/110/req._03-19.pdf</t>
   </si>
   <si>
     <t>Requerer que seja encaminhado ao Chefe Executivo Municipal, solicitando que construa quebra-molas e coloque placas de sinalização na Rua Ayton Sena.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/111/req._04-19.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/111/req._04-19.pdf</t>
   </si>
   <si>
     <t>Requerer o envio de Ofício ao Excelentíssimo Prefeito Municipal, solicitando para que o mesmo determine ao departamento de pessoal, da Prefeitura Municipal, o pagamento de adicional noturno e insalubridade, aos funcionários da seção de saúde.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/112/req._05-19.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/112/req._05-19.pdf</t>
   </si>
   <si>
     <t>Requerer que seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal , que faça a manutenção da estrada vicinal que dá acesso ao Distrito de Apinajé.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/113/req._06-19.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/113/req._06-19.pdf</t>
   </si>
   <si>
     <t>Requerer que seja encaminhada uma cópia do presente ao Excelentíssimo Senhor Prefeito Municipal, solicitando para que o mesmo, faça a manutenção da estrada Rural que dá acesso ao lixão e as Chácaras vizinhas.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/114/req._07-19.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/114/req._07-19.pdf</t>
   </si>
   <si>
     <t>Requerer que seja encaminhada uma cópia do presente ao Excelentíssimo Senhor Prefeito Municipal, solicitando para que seja feito a reparação asfáltica na Avenida Tocantins e das demais Avenidas e Ruas que encontram-se com buracos.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>Ver. Silvonete</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/116/req._08.19.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/116/req._08.19.pdf</t>
   </si>
   <si>
     <t>Requerer que seja encaminhada uma cópia do presente ao Chefe do Poder Excecutivo, solicitando o ônibus para garantir acesso á educação superior de São Valério a Gurupi-TO.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/118/req_._09-19.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/118/req_._09-19.pdf</t>
   </si>
   <si>
     <t>Requerer que seja encaminhada uma cópia do expediente, ao Excelentíssimo Prefeito Municipal, solicitando que seja realizado a limpeza dos Canteiros de Ruas e Avenidas do Setor Aeroporto e Centro da Cidade.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/119/req._10-19.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/119/req._10-19.pdf</t>
   </si>
   <si>
     <t>Requer o  envio da cópia do expediente a Prefeitura Municipal, solicitando ao Excelentíssimo Prefeito, que seja realizada calçadas nas Ruas e Avenidas do Setor Aeroporto da Cidade.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/120/req.11-19.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/120/req.11-19.pdf</t>
   </si>
   <si>
     <t>Requerer que seja encaminhado o presente Requerimento ao Chefe do Executivo Municipal, solicitando que abstenha de realizar qualquer tipo de contratação e/ou nomeação de servidores Públicos, que estejam respondendo ou que sejam Investigados por qualquer delito que atende contra a Administração Pública Municipal ou Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Ver. Edmerson Lopes</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/122/req.12-19.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/122/req.12-19.pdf</t>
   </si>
   <si>
     <t>Requerer que seja encaminhada uma cópia, ao Chefe do Poder Executivo Municipal, solicitando que seja construída uma Lombada ou Saliência na Avenida Goianorte em frente ao Hospital nesse Município.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/123/req._13-19.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/123/req._13-19.pdf</t>
   </si>
   <si>
     <t>Requerer que seja encaminhada uma cópia, ao Chefe do Poder Excecutivo Municipal. Requerendo a solicitação da reativação  da Feira Coberta.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/124/req._14-19.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/124/req._14-19.pdf</t>
   </si>
   <si>
     <t>Requerer que seja encaminhada uma cópia do presente, ao Excelentíssimo Senhor Prefeito Municipal, solicitando que seja providenciado em regime de urgência, os Bueiros da estradas de Serranópolis.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/125/req._15-19.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/125/req._15-19.pdf</t>
   </si>
   <si>
     <t>Requerer que seja encaminhada uma cópia, ao Chefe do Poder Executivo Municipal, sugerindo que seja feita Plotagens em todos os veículos Públicos do Município de São Valério.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/126/req._16-19.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/126/req._16-19.pdf</t>
   </si>
   <si>
     <t>Requerer que seja encaminhada uma cópia do presente, ao Excelentíssimo Sr. Prefeito Municipal, solicitando uma ajuda de custo a sociedade esportiva de São Valério da equipe feminina.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/127/req._17-19.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/127/req._17-19.pdf</t>
   </si>
   <si>
     <t>Requerer, apos aprovação em plenário, que seja encaminhada uma cópia do presente ao Chefe do Poder Executivo Municipal, solicitando que construa Quebra-Molas com placas de sinalização na Rua PM Cordeiro em frente ao CMEI-Eduardo Elias Zanatta.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Maurício Gonzaga</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/128/req._18-19.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/128/req._18-19.pdf</t>
   </si>
   <si>
     <t>Requerer que seja encaminhada uma cópia do presente ao Chefe do Executivo Municipal, solicitando a manutenção da estrada que liga a sede ao Distrito de Serranópolis.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/129/req._19-19.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/129/req._19-19.pdf</t>
   </si>
   <si>
     <t>Requerer que seja encaminhada uma cópia, ao Chefe do Poder Executivo Municipal solicitando uma sala na Prefeitura Municipal para emissão de Carteira  de Trabalho e Identidade.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/130/req._no_020.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/130/req._no_020.pdf</t>
   </si>
   <si>
     <t>Requerer após aprovação Plenária, que seja encaminhada uma copia ao Chefe do Poder Executivo Municipal, Requerendo a solicitação de um Enfermeiro na Creche CMEI- Eduardo Luiz Zanatta.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/131/req._no_021.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/131/req._no_021.pdf</t>
   </si>
   <si>
     <t>Requer, depois de ouvido o Soberano Plenário, que seja encaminhada uma cópia do presente ao Excelentíssimo Prefeito Municipal, solicitando para que o mesmo solucione o problema dos Ares-Condicionados da Escola Municipal Getúlio Vargas, situada na Rua Ayrton Senna, neste Município.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/132/req._no_022.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/132/req._no_022.pdf</t>
   </si>
   <si>
     <t>Requer após aprovação Plenária, que seja encaminhada uma cópia ao Chefe do Poder Executivo Municipal, que seja Providenciado a reforma das salas, banheiros e cozinha na Escola Riachão, para acomodar os servidores do TRE, em época de Eleição.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/133/req._no_023.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/133/req._no_023.pdf</t>
   </si>
   <si>
     <t>Requer, depois do ouvido Soberano Plenário, que seja encaminhada uma cópia do presente ao Excelentíssimo Senhor Prefeito Municipal, solicitando providencias em melhorias no ónibus Escolar que realiza o transporte dos alunos da Zona Rural da rota do PA- São Luiz até a Escola Municipal Getúlio Vargas.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/137/req._no_024.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/137/req._no_024.pdf</t>
   </si>
   <si>
     <t>Requerer que seja encaminhada uma cópia do presente, ao Excelentíssimo Senhor Prefeito Municipal  solicitando uma limpeza na Praia Por do Sol localizada no Distrito de Apinajé.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/138/req._no_025.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/138/req._no_025.pdf</t>
   </si>
   <si>
     <t>Requerer, que seja encaminhada uma cópia do presente, ao Excelentíssimo Senhor Prefeito Municipal solicitando que o Festejo de Nossa Senhora da Lapa no dia 15 de Julho, passe a ser ponto Facultativo todos os anos durante a requerida Romaria.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/139/req._no_026.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/139/req._no_026.pdf</t>
   </si>
   <si>
     <t>Requerer que seja encaminhada uma cópia do presente, ao Excelentíssimo Senhor Prefeito municipal, solicitando uma Retroescavadeira para o Distrito de Serranópolis.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/140/requerimento_no27.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/140/requerimento_no27.pdf</t>
   </si>
   <si>
     <t>Requerer que seja encaminhada uma cópia ao Chefe do Poder Executivo, solicitando que seja colocada iluminações no Cemitério Municipal e que o mesmo se construa uma capela Mortuária.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -798,68 +798,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/121/projeto_de_lei_001.2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/134/projeto_de_lei_no_002.2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/141/projeto_de_lei_no_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/142/projeto_de_lei__pccr.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/145/projeto_de_lei_n07.2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/143/projeto_de_lei_no_008.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/144/projeto_de_lei_no_009.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/107/req._01-19.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/108/req._02-19.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/110/req._03-19.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/111/req._04-19.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/112/req._05-19.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/113/req._06-19.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/114/req._07-19.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/116/req._08.19.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/118/req_._09-19.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/119/req._10-19.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/120/req.11-19.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/122/req.12-19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/123/req._13-19.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/124/req._14-19.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/125/req._15-19.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/126/req._16-19.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/127/req._17-19.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/128/req._18-19.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/129/req._19-19.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/130/req._no_020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/131/req._no_021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/132/req._no_022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/133/req._no_023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/137/req._no_024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/138/req._no_025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/139/req._no_026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/140/requerimento_no27.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/121/projeto_de_lei_001.2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/134/projeto_de_lei_no_002.2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/141/projeto_de_lei_no_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/142/projeto_de_lei__pccr.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/145/projeto_de_lei_n07.2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/143/projeto_de_lei_no_008.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2020/144/projeto_de_lei_no_009.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/107/req._01-19.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/108/req._02-19.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/110/req._03-19.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/111/req._04-19.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/112/req._05-19.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/113/req._06-19.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/114/req._07-19.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/116/req._08.19.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/118/req_._09-19.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/119/req._10-19.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/120/req.11-19.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/122/req.12-19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/123/req._13-19.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/124/req._14-19.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/125/req._15-19.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/126/req._16-19.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/127/req._17-19.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/128/req._18-19.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/129/req._19-19.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/130/req._no_020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/131/req._no_021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/132/req._no_022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/133/req._no_023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/137/req._no_024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/138/req._no_025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/139/req._no_026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2019/140/requerimento_no27.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="112.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="112" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>