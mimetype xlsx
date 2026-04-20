--- v0 (2025-12-13)
+++ v1 (2026-04-20)
@@ -54,192 +54,192 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Ver. Graziela</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2018/102/indicacao_1-_2018.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2018/102/indicacao_1-_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal a presença de psicólogos  na rede pública de ensino fundamental do Município.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2018/103/indicacao_02-_2018.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2018/103/indicacao_02-_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal a necessidade de rescindir o contrato de concessão de abastecimento de água firmado com Agência Tocantinense de Saneamento- ATS no município.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Ver. Silvonete</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2018/135/projeto_de_decreto_legislativo_no_01.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2018/135/projeto_de_decreto_legislativo_no_01.pdf</t>
   </si>
   <si>
     <t>Aprova a Prestação de Contas Consolidadas da Prefeitura Municipal de São Valério da Natividade - TO, relativa ao exercício financeiro de 2011.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2018/136/projeto_de_decreto_legislativo_no_02.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2018/136/projeto_de_decreto_legislativo_no_02.pdf</t>
   </si>
   <si>
     <t>Rejeita a Prestação de Contas Consolidadas da Prefeitura Municipal de São Valério da Natividade -TO, relativa ao exercício financeiro de 2012.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>PLO-E</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Executivo</t>
   </si>
   <si>
     <t>Olímpio dos Santos Arraes</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2018/98/98_texto_integral.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2018/98/98_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CONTRATAÇÃO DE SERVIDORES POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE TEMPORÁRIA EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMOS DE INCISOS IX DO ART. 37 DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS.   </t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre denominação, destinação e uso, do Prédio do Novo Terminal Rodoviário de São Valério e dá outras providências.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2018/100/plo-e__004-2018-_projeto_de_lei_ordinaria-_executivo.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2018/100/plo-e__004-2018-_projeto_de_lei_ordinaria-_executivo.pdf</t>
   </si>
   <si>
     <t>Denomina Armandio Lopes Chaves, o Terminal Rodóviario de São Valério, Estado do Tocantins e dá outras providências.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2018/101/pl-e_10-2018.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2018/101/pl-e_10-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Gerais para elaboração da Lei Orçamentária de 2019 (Ano Referencia de 2018) e dá outras providências.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2018/104/plo-_e_11-2018.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2018/104/plo-_e_11-2018.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a Despesa do Orçamento Anual do Município de São Valério, para o Exercício Financeiro de 2019.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2018/109/pl_012-18.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2018/109/pl_012-18.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o controle e os pagamentos dos Precatórios Judiciais e Requisição de Pequeno Valor-RPV, no Município de São Valério -TO e dá outras providências.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Ver. Alcebiades Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2018/96/96_texto_integral.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2018/96/96_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO PREFEITO MUNICIPAL, QUE TOME PROVIDENCIAS CABÍVEIS SOBRE A FALTA DE ÁGUA NO DISTRITO DE APINAJÉ. </t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2018/105/req._02-2018.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2018/105/req._02-2018.pdf</t>
   </si>
   <si>
     <t>Requerer a identificação dos veículos Públicos que os mesmos possam ser reconhecidos pelos Munícipes conforme a obrigatoriedade, especificamente os transporte da saúde.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -546,68 +546,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2018/102/indicacao_1-_2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2018/103/indicacao_02-_2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2018/135/projeto_de_decreto_legislativo_no_01.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2018/136/projeto_de_decreto_legislativo_no_02.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2018/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2018/100/plo-e__004-2018-_projeto_de_lei_ordinaria-_executivo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2018/101/pl-e_10-2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2018/104/plo-_e_11-2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2018/109/pl_012-18.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2018/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2018/105/req._02-2018.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2018/102/indicacao_1-_2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2018/103/indicacao_02-_2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2018/135/projeto_de_decreto_legislativo_no_01.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2018/136/projeto_de_decreto_legislativo_no_02.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2018/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2018/100/plo-e__004-2018-_projeto_de_lei_ordinaria-_executivo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2018/101/pl-e_10-2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2018/104/plo-_e_11-2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2018/109/pl_012-18.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2018/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/sapl/public/materialegislativa/2018/105/req._02-2018.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="136.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="135.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="224.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>