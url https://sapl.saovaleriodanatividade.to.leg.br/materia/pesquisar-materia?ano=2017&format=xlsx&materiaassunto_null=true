--- v0 (2025-12-13)
+++ v1 (2026-04-20)
@@ -54,450 +54,450 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>PLO-E</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Executivo</t>
   </si>
   <si>
     <t>Olímpio dos Santos Arraes</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/93/93_texto_integral.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/93/93_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL - REFIS, NO MUNICÍPIO DE SÃO VALÉRIO-TO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/95/95_texto_integral.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/95/95_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR PARA A CÂMARA MUNICIPAL DE SÃO VALÉRIO-TO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Ver. Silvonete</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/94/94_texto_integral.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/94/94_texto_integral.pdf</t>
   </si>
   <si>
     <t>UNIFICA E REESTRUTURA O QUADRO DE PESSOAL DA CÂMARA MUNICIPAL DE SÃO VALÉRIO-TO, COM NÍVEIS IGUAIS PARA CARGOS COM A MESMA DENOMINAÇÃO E NOVOS PADRÕES/REFERÊNCIAS, CRIA CARGOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Ver. Alcebiades Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/64/64_texto_integral.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/64/64_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER PROVIDENCIAS NO SENTIDO DE VIABILIZAR MAIS UM ÔNIBUS PARA TRANSPORTE DE ESCOLARES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/65/65_texto_integral.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/65/65_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA PROCEDIDA A IDENTIFICAÇÃO DO VEICULO OFICIAL VOLKSWAGEN GOL, COR BRANCA, PLACA  MVW 9459, DE PROPRIEDADE DESTA CASA DE LEIS.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Ver. Dennes de Sena</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/66/66_texto_integral.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/66/66_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA REGULARIZADO  O SALÁRIO DAS SERVIDORAS DE TÉCNICO DE ENFERMAGEM.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA VIABILIZADO UNIFORME E EQUIPAMENTOS ADEQUADOS AOS SERVIDORES DE SERVIÇOS GERAIS QUE DESEMPENHAM A FUNÇÃO DE GARI.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA REALIZADA E VIABILIZADA A CONSTRUÇÃO DE BUEIROS NAS RUAS ELPIDIO DIAS DA ROCHA E RUA JOAQUIM RODRIGUES DOS SANTOS.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/69/69_texto_integral.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/69/69_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA TOMADA AS PROVIDENCIAS CABÍVEIS NO SENTIDO DE VIABILIZAR A UNIFICAÇÃO DA RUA JOSÉ LOPES CHAVES COM SETOR AEROPORTO, PELO LOCAL CONHECIMENTO MUNICIPAL MENTE COMO "CORGUINHO"</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Ver. Nenzico</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA DOADO UM TERRENO COM ÁREA TOTAL DE 120M POR 100M DESTINADO A CONSTRUÇÃO DE UM CAMPO SOCIETY E QUADRA DE VOLEIBOL.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA REGULARIZADO A TRANSMISSÃO DA REDE TELEVISIVA EM NOSSA CIDADE E TAMBÉM QUE SEJA VIABILIZADO AQUISIÇÕES NO SENTIDO DE QUE O MUNICÍPIO SEJA CAPAZ DE RETRANSMITIR O CANAL TV ANHANGUERA TOCANTINS.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Alan da Oficina</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/72/72_texto_integral.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/72/72_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ADQUIRIDO NOVOS VEÍCULOS DO TIPO AMBULÂNCIA PARA TRANSPORTES DOS MUNÍCIPES ENFERMOS, REQUER AINDA QUE AS AMBULÂNCIAS QUE ATUALMENTE SERVEM A CIDADE, SEJAM DESLOCADAS AO DISTRITOS DE APINAJÉ E SERRANÓPOLIS.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Ver. Edmerson Lopes</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/73/73_texto_integral.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/73/73_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A DISPONIBILIZAÇÃO DE MATERIAIS NECESSÁRIOS TAIS COMO UNIFORMES, CAIXAS DE SOM E ETC., PARA O GRUPO DE DANÇA MOVIMENTO FLASH.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/74/74_texto_integral.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/74/74_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER MATERIAIS ESPORTIVOS PARA  O TIME DE FUTEBOL FEMININO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Maurício Gonzaga</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/75/75_texto_integral.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/75/75_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA FEITA UMA CERCA E A MANUTENÇÃO DO CEMITÉRIO DE SERRANÓPOLIS.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Ver. Graziela</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/76/76_texto_integral.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/76/76_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DO REFEITÓRIO NA ESCOLA MUNICIPAL GETÚLIO VARGAS.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/77/77_texto_integral.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/77/77_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MUDANÇA DO NOME DA CRECHE MUNICIPAL RAIO DE SOL PARA ANUAR LUIZ PEDREIRO.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/78/78_texto_integral.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/78/78_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O PATROLAMENTO E CONSTRUÇÃO DE BUEIROS NAS RUAS DO SETOR AEROPORTO E DO CONJUNTO HABITACIONAL TIA ELDA.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/79/79_texto_integral.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/79/79_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DE UMA ÁREA COBERTA NA PARTE FRONTAL DA ESCOLA MUNICIPAL GETÚLIO VARGAS.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/80/80_texto_integral.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/80/80_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MANUTENÇÃO DA ILUMINAÇÃO PUBLICA DE SERRANÓPOLIS.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/81/81_texto_integral.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/81/81_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER MAIOR ATENÇÃO AOS ANIMAIS SOLTOS NAS RUAS DESTA CIDADE.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/82/82_texto_integral.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/82/82_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER LICENÇA REMUNERADA PARA A PROFESSORA MARIA APARECIDA DE OLIVEIRA , ONDE A MESMA ESTARÁ SE QUALIFICANDO PROFISSIONALMENTE.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/83/83_texto_integral.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/83/83_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A RECUPERAÇÃO DA ESTRADA QUE LIGA O DISTRITO DE SERRANOPOLIS ATE O CÓRREGO ROCINHA NOS LIMITES COM O MUNICÍPIO DE NATIVIDADE.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/84/84_texto_integral.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/84/84_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O REAJUSTE SALARIAL DAS CONSELHEIRAS TUTELARES DE SAO VALERIO-TO.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/85/85_texto_integral.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/85/85_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER UM VEICULO PARA O CONSELHO TUTELAR DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/86/86_texto_integral.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/86/86_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DE BUEIRO NO CÓRREGO FORMIGUEIRO, NA REGIÃO DA FAZENDA MARCIANA.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/87/87_texto_integral.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/87/87_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DE PONTES E/OU BUEIROS NAS SEGUINTES CÓRREGOS: CÓRREGO CARACOL; CÓRREGO FUNDO; CÓRREGO BURITIRANA; CÓRREGO LAGES.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A DOAÇÃO DE UM LOTE DE TERRENO URBANO PARA A IGREJA TANQUE DE BETESDA AGUA VIVA.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/89/89_texto_integral.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/89/89_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A AQUISIÇÃO DOS LOTES ONDE ESTA LOCALIZADA A CASETINS E AOS REDORES QUE PERTENCE AO GOVERNO ESTADUAL, PARA USO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/</t>
   </si>
   <si>
     <t>REQUER A REMOÇAO DO QUEBRA MOLA QUE SESTA LOCALIZADA NA AVENIDA TOCANTINS EM FRENTE A DROGARIA MIRANDA.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/91/91_texto_integral.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/91/91_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CRIAÇÃO DE VIVEIRO DE MUDAS FRUTÍFERAS PARA PEQUENOS PRODUTORES RURAIS.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/92/92_texto_integral.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/92/92_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A INSTALACAO DE PLACAS DE BOAS VINDAS Á SAO VALERIO NA TO 280 SAIDA PARA PEIXE E SAÍDA PARA NATIVIDADE.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -804,68 +804,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/92/92_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2017/92/92_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="103.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="103" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="232" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>