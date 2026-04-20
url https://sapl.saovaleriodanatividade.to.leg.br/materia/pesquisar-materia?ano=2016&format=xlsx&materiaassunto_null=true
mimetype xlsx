--- v0 (2026-02-09)
+++ v1 (2026-04-20)
@@ -54,282 +54,282 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLI</t>
   </si>
   <si>
     <t>Projeto de Lei Indicativo</t>
   </si>
   <si>
     <t>Ver. Dennes de Sena</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/44/44_texto_integral.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/44/44_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DOS ADICIONAIS DE INSALUBRIDADE E PERICULOSIDADE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>PLO-E</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Executivo</t>
   </si>
   <si>
     <t>João Jaime Cassoli - Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/45/45_texto_integral.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/45/45_texto_integral.pdf</t>
   </si>
   <si>
     <t>INTRODUZ ALTERAÇÕES NA LEI Nº 842 (POLÍTICA MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE).</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/46/46_texto_integral.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/46/46_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO POR TEMPO DETERMINADO, PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMOS DO INCISO IX, DO ART. 37, DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/47/47_texto_integral.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/47/47_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO DE UM PROFESSOR DE EDUCAÇÃO FÍSICA, PARA EXERCER SUAS ATIVIDADES NOS PROGRAMAS: HIDROGINÁSTICA E ESCOLINHA DE FUTEBOL, SOB A ORIENTAÇÃO DO FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/48/48_texto_integral.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/48/48_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE UMA ÁREA DE 800 M² DE TERRENO URBANO PARA EDIFICAÇÃO DE OFICINA PARA MÁQUINAS PESADAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/49/49_texto_integral.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/49/49_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES GERAIS PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2017 (ANO REFERÊNCIA DE 2016), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/50/50_texto_integral.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/50/50_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DO BEBÊ NO MUNICÍPIO DE SÃO VALÉRIO/TO.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/51/51_texto_integral.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/51/51_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO DE SAÚDE PÚBLICA E VIGILÂNCIA SANITÁRIA DO MUNICÍPIO DE SÃO VALÉRIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/52/52_texto_integral.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/52/52_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA À RECEITA E FIXA A DESPESA DO ORÇAMENTO ANUAL DO MUNICÍPIO DE SÃO VALÉRIO, PARA O EXERCÍCIO FINANCEIRO DE 2017.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/53/53_texto_integral.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/53/53_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 825/2014 E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/54/54_texto_integral.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/54/54_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DE CARGOS, CARREIRA E REMUNERAÇÃO (PCCR) DOS PROFISSIONAIS DA EDUCAÇÃO BÁSICA DO MUNICÍPIO DE SÃO VALÉRIO/TO.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/55/55_texto_integral.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/55/55_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DAÇÃO EM PAGAMENTO DE UMA ÁREA DE 7.023,88 M² DE TERRENO URBANO AO SENHOR GILSON FERREIRA VARANDA, PROCESSO Nº 0002161-96.2011.5.10.0000, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>TIA FIDELIS</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/56/56_texto_integral.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/56/56_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE DISPONIBILIZAÇÃO DE TERRENO PARA A IGREJA CATÓLICA APOSTÓLICA ROMANA.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>CELSO ENFERMEIRO</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/57/57_texto_integral.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/57/57_texto_integral.pdf</t>
   </si>
   <si>
     <t>DOAÇÃO DE TERRENO PARA CONSTRUÇÃO DE SEDE DE ASSOCIAÇÃO DOS IDOSOS</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/58/58_texto_integral.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/58/58_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA REALIZADO PAGAMENTO DO DEVIDO ADICIONAL DE INSALUBRIDADE E PECULIARIDADE A TODOS OS SERVIDORES MUNICIPAIS EFETIVOS.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/59/59_texto_integral.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/59/59_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA CONCEDIDO UM VEICULO AUTOMOTOR AO CONSELHO TUTELAR</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>GILVAN LUSTOSA</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/60/60_texto_integral.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/60/60_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER COPIAS DOS BALANCETES DOS ANOS DE 2009, 2011 E 2012 DE RESPONSABILIDADE DO EX PREFEITO DAVI RODRIGUES DE ABREU</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>TRAJANO</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/61/61_texto_integral.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/61/61_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER VOTAÇÃO PLENÁRIA AFIM DE DECLARAR NULIDADE DO DECRETO LEGISLATIVO Nº003/2012</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/62/62_texto_integral.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/62/62_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA DETERMINADA A SUSPENSÃO DA TRAMITAÇÃO DO PROJETO DE LEI Nº010/2016</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>PROFESSORA REGINA</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/63/63_texto_integral.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/63/63_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A DELIBERAÇÃO DA REVOGAÇÃO SOBRE O PEDIDO DE VISTAS CONCEDIDO AO VEREADOR TRAJANO LINHARES REFERENTE AO PROJETO DE LEI Nº10/2016</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -636,68 +636,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/63/63_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2016/63/63_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="35.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="103.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="103" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="207.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>