--- v0 (2026-02-09)
+++ v1 (2026-04-20)
@@ -54,210 +54,210 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO-E</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Executivo</t>
   </si>
   <si>
     <t>João Jaime Cassoli - Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2015/27/27_texto_integral.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2015/27/27_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO POR TEMPO DETERMINADO PARA A ATENDER AS NECESSIDADES DE EXCEPCIONAL INTERESSE PÚBLICO NOS TERMOS DO INCISO IX DO ARTIGO 37 DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2015/30/30_texto_integral.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2015/30/30_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA PREÇO E CONCEDE PRAZO PARA AQUISIÇAO DE LOTES URBANOS E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2015/34/34_texto_integral.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2015/34/34_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A INVESTIR RECURSOS PROPRIOS NA CONSTRUÇAO DO PREDIO DA CAMARA MUNICIPAL E A ABRIR CREDITO ESPECIAL PARA CONTABILIZAÇAO DAS DESPESAS CORRESPONDENTES</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2015/35/35_texto_integral.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2015/35/35_texto_integral.pdf</t>
   </si>
   <si>
     <t>ISNTITUI O PLANO MUNICIPAL DE EDUCAÇAO DO MUNICIPIO DE SAO VALERIO E ADOTA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2015/36/36_texto_integral.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2015/36/36_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O FORUM PERMANENTE DE EDUCAÇAO, PARA IMPLEMENÇAO, ACOMPANHAMENTO, AVALIAÇAO, REVISAO AO PLANO MUNICIPAL DE EDUCAÇAO DO MUNICIPIO DE SAO VALERIO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2015/37/37_texto_integral.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2015/37/37_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A POLITICA MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2015/38/38_texto_integral.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2015/38/38_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTINGUE O INSTITUTO DE PREVIDENCIA E ASSISTENCIA DOS SERVIDORES MUNICIPAIS DE SAO VALERIO, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2015/39/39_texto_integral.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2015/39/39_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER AUXILIO FINANCEIRO PARA CURSO DE APERFEIÇOAMENTO DE PROFESSOR</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2015/40/40_texto_integral.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2015/40/40_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA  O PODER EXECUTIVO CUSTEAR ATE CINQUENTA POR CENTO DE HORAS TRABALHADAS SERVIÇOS DE TRATOR DE ESTEIRA A PEQUENOS PRODUTORES E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2015/41/41_texto_integral.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2015/41/41_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESCOLHA DO IPÊ AMARELO COMO ÁRVORE SIMBÓLICA DO MUNICÍPIO DE SÃO VALÉRIO, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2015/42/42_texto_integral.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2015/42/42_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES GERAIS PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2016 (ANO REFERÊNCIA DE 2015), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2015/43/43_texto_integral.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2015/43/43_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO ORÇAMENTO ANUAL DO MUNICÍPIO DE SÃO VALÉRIO, PARA O EXERCÍCIO FINANCEIRO DE 2016.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>JOÃOZINHO</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2015/28/28_texto_integral.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2015/28/28_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇAO DE DEDETIZAÇAO EM COMBATE AO MOSQUITO DA DENGUE E O PERNILONGO</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2015/29/29_texto_integral.pdf</t>
+    <t>http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2015/29/29_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇAO DE REFORMA E MELHORIA DA PONTE DO CORREGO GUERRA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -564,68 +564,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2015/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2015/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2015/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2015/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2015/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2015/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2015/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2015/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2015/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2015/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2015/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2015/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2015/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2015/29/29_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2015/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2015/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2015/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2015/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2015/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2015/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2015/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2015/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2015/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2015/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2015/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2015/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2015/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovaleriodanatividade.to.leg.br/media/./sapl/public/materialegislativa/2015/29/29_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="35.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="103.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="103" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="193.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>